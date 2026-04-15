--- v0 (2025-10-08)
+++ v1 (2026-04-15)
@@ -1,5369 +1,190 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...23 lines deleted...]
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+    <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
+    <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
+    <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
+</Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...6 lines deleted...]
-  </mc:AlternateContent>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13140"/>
+    <workbookView xWindow="240" yWindow="105" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
-    <sheet name="1.Sayfa" sheetId="1" r:id="rId1"/>
-[...6 lines deleted...]
-    <sheet name="ResmiTatil" sheetId="2" state="veryHidden" r:id="rId8"/>
+    <sheet name="Sayfa1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...11 lines deleted...]
-  <calcPr calcId="152511"/>
+  <calcPr calcId="122211" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...1089 lines deleted...]
-
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-[...9 lines deleted...]
-  <fonts count="15" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <charset val="162"/>
       <scheme val="minor"/>
-    </font>
-[...97 lines deleted...]
-      <charset val="162"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="33">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...386 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="91">
+  <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...276 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1"/>
-    <cellStyle name="Normal 4" xfId="2"/>
   </cellStyles>
-  <dxfs count="284">
-[...3115 lines deleted...]
-  </extLst>
+  <dxfs count="0"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...154 lines deleted...]
-</table>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+    <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
+    <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+    <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
+</Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5526,21820 +347,72 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...30 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-[...4 lines deleted...]
-  <dimension ref="A1:AZ218"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="90" workbookViewId="0">
-[...5 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
-[...21288 lines deleted...]
-  </conditionalFormatting>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-[...394 lines deleted...]
-  </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Çalışma Sayfaları</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
-[...5 lines deleted...]
-        <vt:i4>10</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="16" baseType="lpstr">
-[...15 lines deleted...]
-      <vt:lpstr>'5.Sayfa'!Yazdırma_Başlıkları</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Sayfa1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Mustafa GÖKBULUT</dc:creator>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:creator>User</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>